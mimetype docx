--- v0 (2025-10-08)
+++ v1 (2026-05-02)
@@ -1,1781 +1,1388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_61exmvf7vrti" w:id="0"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.tm2tqxp3v1bx" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Announcement template</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">----------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1avn0sr6p0ix" w:id="1"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.wdj6rs6l4mnu" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">We've partnered with Texthelp to empower our neurodiverse workforce with inclusive technology </w:t>
+        <w:t xml:space="preserve">We’ve partnered with Everway to support our workforce with neuroinclusive technology</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Our employees are enjoying the benefits of our recent partnership with Texthelp, inclusive technology specialists and creators of Read&amp;Write for Work. Read&amp;Write is an inclusion tool that supports people who think, learn and work differently. We’ve made it available to our staff to help our neurodiverse workforce to thrive.  </w:t>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We’re pleased to announce our partnership with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Everway</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, specialists in neuroinclusive technology and the organisation behind Read&amp;Write for Work, now part of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Everway for Work</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suite.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of this partnership, we’ve introduced Read&amp;Write to our organisation to support how our people understand information, communicate, and work every day. This reflects our ongoing commitment to creating a more neuroinclusive, productive, and supportive workplace for every employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="80" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.9al6xsphblmk" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting how people work, every day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Used by more than 50 million people worldwide, Read&amp;Write is designed to make work clearer and easier for every mind. It provides fluency, comprehension, writing, and translation support across the programmes employees use every day. It adapts to how people think, work, and share ideas best, reducing cognitive effort and making collaboration smoother.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By making these tools available to all employees, we’re enabling our workforce to work with more comfort and confidence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With Read&amp;Write, employees can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.v5i2zgyvid2" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose how to engage with content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write enables employees to listen to content as well as read it, supporting different ways of processing information. Hearing text read aloud can improve focus, comprehension, and retention, while also supporting proofreading. Word simplification and adaptive summaries make complex content easier to understand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.eza72it3ruev" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work with information more efficiently</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.u17iaeh1011v" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisational tools help employees collect, structure, and summarise large volumes of information quickly, in ways that work for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.n8azcb4o18f0" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicate with ease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Employees can dictate ideas instead of typing to communicate with greater ease. They can use intuitive writing and proofreading tools to improve clarity and accuracy of written work. Built-in coaching builds confidence, making it easier to take part and contribute. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ppzztkenyhvh" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborate with confidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write helps teams share ideas clearly, using voice notes, translation, and tone support to reduce misunderstanding across neurodiverse and multilingual teams.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="80" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.mxo1tgz87bc" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built for different ways of thinking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write offers particular value for neurodivergent employees, including those with dyslexia, dyspraxia, ADHD, and autism. Research suggests that as many as </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">1 in 5 people are neurodivergent,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2 in 3 choose not to disclose</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their needs at work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By providing Read&amp;Write to all employees, we offer immediate, discreet support without requiring individuals to self-identify. The result is a more neuroinclusive environment where people can focus, process information, and communicate with greater confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enabling every employee to work in their own way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write supports every employee to work in the way that suits them best, from visual and auditory learners to verbal communicators and structured thinkers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-            <wp:extent cx="5731200" cy="1714500"/>
+            <wp:extent cx="5731200" cy="571500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image1.png"/>
+            <wp:docPr id="10" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
-[...952 lines deleted...]
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
             <w:b w:val="1"/>
-            <w:color w:val="1155cc"/>
+            <w:bCs w:val="1"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Download image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suggested image alt text: Read&amp;Write toolbar)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...30 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key features include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Text-to-speech</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - supports reading, comprehension, proofreading, and retention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Screen Masking</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - reduces visual stress and improve concentration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autocorrect</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - provides seamless writing support by fixing spelling mistakes as users type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dictation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - offers an alternative to typing with speech-to-text writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word prediction</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - supports writing flow and focus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlighters and collection tools</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - helps users organise and summarise information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summaries*</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - reshapes content into formats that suit different cognitive styles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...23 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refine*</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - provides real-time tone support to help messages feel workplace-ready, with templates for everyday workplace conversations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*coming soon)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5731200" cy="2844800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image4.png"/>
+            <wp:docPr id="8" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="2844800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
             <w:b w:val="1"/>
-            <w:color w:val="1155cc"/>
+            <w:bCs w:val="1"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Download image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:color w:val="1155cc"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suggested image alt text: Read&amp;Write logo with the Read&amp;Write toolbar open on screen with the text-to-speech tool in action)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_252jvyxzj157" w:id="3"/>
-[...4 lines deleted...]
-          <w:b w:val="1"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.98p92ab4hdn3" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">And, the integration process is seamless!</w:t>
-[...58 lines deleted...]
-      <w:hyperlink r:id="rId26">
+        <w:t xml:space="preserve">Seamless integration across the organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write integrates across the platforms our employees already use, making it easy to adopt without disrupting existing workflows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The onboarding process has been straightforward, supported by expert guidance from Everway, ensuring our teams can quickly realise the value of the tools available to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:after="80" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.qxgjcvsd8ia5" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Looking ahead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read&amp;Write is part of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...10 lines deleted...]
-            <w:b w:val="1"/>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">text.help/read-write-for-work</w:t>
+          <w:t xml:space="preserve">Everway for Work </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suite, which brings together tools for understanding, communication, planning, and productivity into one connected experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By starting with the rollout of Read&amp;Write, we’re taking an important step towards building a more neuroinclusive workplace, where every employee can do their best work.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Visit Everway’s website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to find out more about their neuroinclusive technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Figtree" w:cs="Figtree" w:eastAsia="Figtree" w:hAnsi="Figtree"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId28" w:type="default"/>
+      <w:headerReference r:id="rId17" w:type="default"/>
       <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
-  <w:font w:name="Inter">
+  <w:font w:name="Figtree">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-          <wp:extent cx="2652713" cy="550812"/>
+        <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:extent cx="1908478" cy="459311"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="4" name="image2.png"/>
+          <wp:docPr id="9" name="image3.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2652713" cy="550812"/>
+                    <a:ext cx="1908478" cy="459311"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
@@ -1842,458 +1449,251 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...218 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/culturalidentity/language/articles/detailedanalysisenglishlanguageproficiencyinenglandandwales/2013-08-30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldpopulationreview.com/countries/australia/language" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/214:announcement-blog-image-read-write-toolbar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/211:announcement-blog-image-create-content" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://text.help/read-write-for-work" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/215:announcement-blog-image-productivity-features" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://text.help/read-write-for-work" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/210:announcement-blog-banner-image" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/212:announcement-blog-image-consume-content" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/213:announcement-blog-image-compile-content" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accenture.com/_acnmedia/PDF-142/Accenture-Enabling-Change-Getting-Equal-2020-Disability-Inclusion-Report.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/bmb/article/135/1/108/5913187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://literacytrust.org.uk/parents-and-families/adult-literacy/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barbarabush.org/wp-content/uploads/2020/09/BBFoundation_GainsFromEradicatingIlliteracy_9_8.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.org/Report/673-Million-United-States-Spoke-Foreign-Language-Home-2018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationaccessgroup.com/literacy_levels.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iosh.com/about/media-centre/two-thirds-of-workers-won-t-disclose-neurodiversity-to-bosses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/214:announcement-blog-image-read-write-toolbar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/bmb/article/135/1/108/5913187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.everway.com/products/everway-for-work/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mautic.texthelp.com/asset/215:announcement-blog-image-productivity-features" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.everway.com/products/everway-for-work/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.everway.com/workplace/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.everway.com/products/everway-for-work/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Figtree-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Figtree-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Figtree-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Figtree-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2571,25 +1971,44 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgHPestrAz1T5gpiKInz3yVsRHv1A==">CgMxLjAyDmgudG0ydHF4cDN2MWJ4Mg5oLndkajZyczZsNG1udTIOaC45YWw2eHNwaGJsbWsyDWgudjVpMnpneXZpZDIyDmguZXphNzJpdDNydWV2Mg5oLnUxN2lhZWgxMDExdjIOaC5uOGF6Y2I0bzE4ZjAyDmgucHB6enRrZW55aHZoMg1oLm14bzF0Z3o4N2JjMg5oLjk4cDkyYWI0aGRuMzIOaC5xeGdqY3ZzZDhpYTU4AHIhMUJVeGNIMzVYSHE4NXlmUnc4RC1EbFN3X0tSZEU3UXcx</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>