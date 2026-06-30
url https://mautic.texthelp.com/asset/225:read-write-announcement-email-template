--- v0 (2025-10-08)
+++ v1 (2026-06-30)
@@ -1,1140 +1,2021 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...7 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:p w14:paraId="4C2C3C6E" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83"/>
+    <w:p w14:paraId="24E37B9C" w14:textId="7FE69698" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:noProof/>
         </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4325D492" wp14:editId="58172180">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>1746250</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2235200" cy="537845"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1003423508" name="Picture 1" descr="Everway&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1003423508" name="Picture 1" descr="Everway&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2235200" cy="537845"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Email announcement to all staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...2 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A1B67F9" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>----------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6870A7F3" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t>Subject line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> Introducing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Read&amp;Write</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> for Work</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">----------------------------------</w:t>
+    <w:p w14:paraId="44E81614" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83"/>
+    <w:p w14:paraId="16A3E053" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Dear all staff,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="27E18893" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve">We all have different ways of thinking, communicating and learning. Our individual needs and preferences shape how we like to work and get things done. That’s why we’ve just invested in brand new software that’ll support every single one of us to work in a way that suits us best. It’s called </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Read&amp;Write</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> for Work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="124140A1" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Read&amp;Write</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> is a powerful set of reading and writing tools that make digital text easier to understand for everyone. Its features particularly benefit those of us with a neurodiversity such as Dyslexia or ADHD. But it also supports 100% of us to thrive in our own way.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Dear all staff,</w:t>
+    <w:p w14:paraId="6C591011" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve">With </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>Read&amp;Write</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> you can:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...44 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w14:paraId="2FCA4321" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Choose how to understand information </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007B3F83">
         <w:t xml:space="preserve">- Hear written text read out loud. Use dictionary features with auditory and visual support to aid comprehension. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w14:paraId="7D7E12A4" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Communicate in the way you feel most comfortable</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Communicate in the way you feel most comfortable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
         <w:t xml:space="preserve"> - Dictate information rather than type. Leave voice notes in collaborative documents instead of written feedback. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="689E0C9F" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Complete tasks with more confidence </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">- Use intuitive writing features, proofreading tools and concentration features to improve the quality of your work.</w:t>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t>- Use intuitive writing features, proofreading tools and concentration features to improve the quality of your work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w14:paraId="12571119" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Collaborate more effectively -</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Collaborate more effectively -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
         <w:t xml:space="preserve"> Digitise paper documents and unlock PDFs for easy editing and collaboration. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w14:paraId="31379DB0" w14:textId="44BEA689" w:rsidR="007B3F83" w:rsidRPr="007B3F83" w:rsidRDefault="007B3F83" w:rsidP="007B3F83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:b w:val="1"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Collate and summarise information with ease -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t xml:space="preserve">Collate and summarise information with ease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
-          <w:rtl w:val="0"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Organisational features allow you to collect and summarise large amounts of information in your own way.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> Organisational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F83">
+        <w:t xml:space="preserve"> features allow you to collect and summarise large amounts of information in your own way.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...130 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="73531288" w14:textId="77777777" w:rsidR="007B3F83" w:rsidRDefault="007B3F83"/>
+    <w:sectPr w:rsidR="007B3F83">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF056B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DCC7A92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="169219281">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007B3F83"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rsid w:val="00DD5BB7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="46451E50"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3F71CDD1-A1D2-4372-BA1E-FD0831CA62EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="en_GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:color w:val="434343"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3F83"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://text.help/rw-resources" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DC931BF5B8CA3E4996A726CD4B4E9E93" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="75f4e4c7ede5d0350f6f05779f21fcb2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d17a9f39-59a7-446e-b20b-190cab1e0d6d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f6aa44c8e6d62ac8781ea0346d16c0" ns3:_="">
+    <xsd:import namespace="d17a9f39-59a7-446e-b20b-190cab1e0d6d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d17a9f39-59a7-446e-b20b-190cab1e0d6d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DC885FE-BFE0-4C4D-9B4D-38E8783FF58C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d17a9f39-59a7-446e-b20b-190cab1e0d6d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFE7514E-5186-4005-8E62-02138A6B30B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5266457A-6C87-4590-824E-505C3CA841D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>219</Words>
+  <Characters>1249</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1466</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>James Gibson</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DC931BF5B8CA3E4996A726CD4B4E9E93</vt:lpwstr>
+  </property>
+</Properties>
+</file>